--- v0 (2025-12-07)
+++ v1 (2026-08-24)
@@ -1,2512 +1,2173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
-  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:color w:val="1f1f1f"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.r427674zcc4t" w:id="0"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     TERMO DE SIGILO, CONFIDENCIALIDADE E COMPROMISSO DO PESQUISADOR</w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="1"/>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este documento deve ser editado conforme os parâmetros da pesquisa proposta. Os campos destacados em amarelo são para orientação de preenchimento, e não devem ser mantidos, inclusive este.</w:t>
-[...114 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Declaro/Declaramos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter ciência da</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:color w:val="0000ff"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Portaria n. 32 de 13 de janeiro de 2025/SES/SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> e das normas de ética em pesquisa com seres humanos vigentes no país, concordo e comprometo-me a:</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e das normas relativas a pesquisas envolvendo seres humanos, vigentes no país. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concordo/Concordamos </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comprometo-me/comprometemo-nos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. cumprir as diretrizes estabelecidas por normas relativas a pesquisas técnico-científicas envolvendo seres humanos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. manter sigilo acerca de todos os dados e materiais acessados no âmbito das unidades da Secretaria de Estado de Saúde de Santa Catarina (SES/SC), bem como a privacidade de seus conteúdos, conforme preconizam normativas vigentes no país;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. não repassar os dados coletados ou o banco de dados em sua íntegra, ou parte dele, a pessoas não envolvidas na equipe de pesquisa;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">I. cumprir as diretrizes estabelecidas por esta legislação e as normativas pertinentes ao estudo e pesquisas científicas;</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV. utilizar os dados somente para o projeto  “</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título do projeto]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que todo e qualquer outro uso que venha a ser planejado será objeto de novo projeto de pesquisa e submetido a novo processo de anuência institucional;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">II. manter sigilo acerca de todos os dados, informações científicas e materiais obtidos através das unidades da Secretaria de Estado de Saúde de Santa Catarina (SES/SC), bem como a privacidade de seus conteúdos, como preconizam a Resolução 466/2012, e suas complementares, do Conselho Nacional de Saúde e, as Leis nº 14.874/2024 e nº 13.709/2018;</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V. apresentar e disponibilizar os resultados da pesquisa e, caso seja produzida, a publicação científica decorrente da pesquisa.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">III. não repassar os dados coletados ou o banco de dados em sua íntegra, ou parte dele, a pessoas não envolvidas na equipe de pesquisa;</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">IV. utilizar os dados somente neste projeto e que todo e qualquer outro uso que venha a ser planejado será objeto de novo projeto de pesquisa e submetido à nova Anuência Institucional;</w:t>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro-me/Declaramo-nos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ciente/cientes</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da responsabilidade pela integridade das informações e a garantia da confidencialidade e que, o descumprimento do presente termo incorrerá em prejuízo para a continuidade da pesquisa na instituição.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-        </w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro/Declaramos </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ainda que:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Declaro-me ciente da responsabilidade pela integridade das informações e a garantia da confidencialidade e que, o descumprimento do presente termo incorrerá em prejuízo para a continuidade da pesquisa na instituição.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( ) o pesquisador responsável e/ou os membros da equipe </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">não </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">possuem conflito de interesses para a realização dessa pesquisa.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">( ) o pesquisador responsável e/ou os membros da equipe possuem conflito de interesses para a realização dessa pesquisa. O conflito de interesses está relacionado a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">declarar qual o conflito de interesses.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Declaram ainda que:</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">( ) o pesquisador responsável e/ou ( ) os membros da equipe não possuem conflito de interesses para a realização dessa pesquisa;</w:t>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Cidade/UF]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[dia]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[mês]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[ano]</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9030.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3285"/>
+        <w:gridCol w:w="1365"/>
+        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="2055"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3285"/>
+            <w:gridCol w:w="1365"/>
+            <w:gridCol w:w="2325"/>
+            <w:gridCol w:w="2055"/>
+          </w:tblGrid>
+        </w:tblGridChange>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="612.978515625" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equipe de Pesquisa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="525" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pesquisador(a) responsável </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituição de vínculo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="f3f3f3" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assinatura digital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="480" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="efefef" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pesquisador(a) participante </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="efefef" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="efefef" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instituição de vínculo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="efefef" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assinatura digital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">declarar qual o conflito de interesses.</w:t>
-[...1277 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Este documento deve ser editado conforme os parâmetros da pesquisa proposta, com inclusão na tabela de todos os pesquisadores que fazem parte da equipe de pesquisa. Os campos destacados em amarelo são para orientação de preenchimento, e não devem ser mantidos, inclusive este.</w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId8" w:type="default"/>
-      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
-      <w:pgMar w:bottom="1417" w:top="1417" w:left="1701" w:right="1701" w:header="708" w:footer="708"/>
+      <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="566.9291338582677" w:footer="0"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:font w:name="Calibri"/>
-  <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="1695"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="708.6614173228347" w:firstLine="720"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">ESTADO DE SANTA CATARINA</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>3176</wp:posOffset>
+            <wp:posOffset>3177</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-41909</wp:posOffset>
+            <wp:posOffset>-41907</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="869315" cy="881380"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
           <wp:docPr id="1" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="869315" cy="881380"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="1695"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="708.6614173228347" w:firstLine="720"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">SECRETARIA DE ESTADO DA SAÚDE DE SANTA CATARINA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="1695"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="708.6614173228347" w:firstLine="720"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">SUPERINTENDÊNCIA DE ATENÇÃO À SAÚDE </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="1695"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="708.6614173228347" w:firstLine="720"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">ESCOLA DE SAÚDE PÚBLICA DE SANTA CATARINA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="1695"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="708.6614173228347" w:firstLine="720"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">REDE DE AVALIAÇÃO DE PESQUISAS DA SES/SC (Rede APSES)</w:t>
+      <w:t xml:space="preserve">REDE DE AVALIAÇÃO DE PESQUISAS DA SES/SC (Rede APSES/SC)</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="720" w:firstLine="720"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="708.6614173228347" w:firstLine="720"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="ff0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">COMITÊ DE ÉTICA EM PESQUISA COM SERES HUMANOS (CEPSES/SC)</w:t>
+      <w:t xml:space="preserve">COMITÊ DE ÉTICA EM PESQUISA COM SERES HUMANOS </w:t>
     </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+        <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+        <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+        <w:between w:color="000000" w:space="0" w:sz="0" w:val="none"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="1695"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr/>
+    </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR"/>
+        <w:lang w:val="pt_BR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
-  </w:style>
-[...75 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
-      <w:sz w:val="48"/>
-      <w:szCs w:val="48"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.doe.sea.sc.gov.br/v200/#/portal/edicao/3898/materia/1052706" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.doe.sea.sc.gov.br/v200/#/portal/edicao/3898/materia/1052706" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.doe.sea.sc.gov.br/v200/#/portal/edicao/3898/materia/1052706" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
-
-[...24 lines deleted...]
-</file>